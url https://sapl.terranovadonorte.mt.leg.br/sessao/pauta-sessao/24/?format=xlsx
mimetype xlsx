--- v0 (2026-01-19)
+++ v1 (2026-04-20)
@@ -51,60 +51,60 @@
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 1 de 2026</t>
   </si>
   <si>
     <t>Pascoal Aberton - Prefeito</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a firmar instrumento e alienar áreas públicas para construção de unidades habitacionais vinculadas aos programas de habitação federal Minha Casa Minha Vida e estadual Ser Família Habitação, e dá outras providências”.</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>“INSTITUI E REGULAMENTA A MODALIDADE DE TELETRABALHO NO ÂMBITO DA CÂMARA MUNICIPAL DE TERRA NOVA DO NORTE, OBSERVADA A LEGISLAÇÃO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
+    <t>Projeto de Lei do Legislativo nº 2 de 2026</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a atualização monetária dos subsídios dos Vereadores a título de revisão geral anual no forma do art. 37, X da Constituição Federal, de acordo com art. 19, §1º da Lei Orgânica Municipal e dá outras providências”.</t>
+  </si>
+  <si>
     <t>Projeto de Lei do Legislativo nº 1 de 2026</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE REAJUSTE SALARIAL DOS SERVIDORES DA CÂMARA MUNICIPAL DE TERRA NOVA DO NORTE, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
-  </si>
-[...4 lines deleted...]
-    <t>“Dispõe sobre a atualização monetária dos subsídios dos Vereadores a título de revisão geral anual no forma do art. 37, X da Constituição Federal, de acordo com art. 19, §1º da Lei Orgânica Municipal e dá outras providências”.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -469,68 +469,68 @@
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>238</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>