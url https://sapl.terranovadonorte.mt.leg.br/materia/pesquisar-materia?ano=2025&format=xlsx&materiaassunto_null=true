--- v0 (2025-12-05)
+++ v1 (2026-04-24)
@@ -10,692 +10,773 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="472" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="241">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Pascoal Aberton</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_01-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_01-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar repasse financeiro para o Conselho Comunitário de Segurança Pública do Município de Terra Nova do Norte-MT - CONSEG, e da outras providências.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_02-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_02-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Convênio com a Associação de Pais e Amigos dos Excepcionais - APAE de Terra Nova do Norte e da outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_03-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_03-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar com a Associação dos Acadêmicos de Terra Nova do Norte - AATNN, convênio para repasse de recurso financeiro, e da outras providências.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_04-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_04-25.pdf</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_05-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_05-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar convênio de auxílio financeiro para a Associação de Pais e Amigos dos Excepcionais de Terra Nova do Norte - APAE e da outras providências.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_06-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_06-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Regularização Fundiária Urbana - REURB e desafetação do lote denominado Área Verde 1/5, quadra 5 e dá outras providencias.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_07-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_07-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_08-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_08-25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Termo de Convenio com a Associação de Pais e Amigos dos Excepcionais – APAE, de Terra Nova do Norte e dá outras providencias.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_09-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_09-25.pdf</t>
   </si>
   <si>
     <t>Reabre prazo de opção ao REFIS – Programa de regularização fiscal, autorizado pela Lei Complementar nº 11/2007 e dá outras providencias.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_10-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_10-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os Honorários de sucumbência originados da condenação em processos judiciais no âmbito da Prefeitura Municipal de Terra Nova do Norte e dá outras providencias.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_11-25_ocred_144dpi_75.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_11-25_ocred_144dpi_75.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de credito adicional suplementar, destinadas a realizar serviços de manutenção do hospital Municipal, postos de saúde e creches municipais, mediante recursos repassados do Governo do Estado, e Termo de Convenio com a Apae e dá outras providencias.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_12-25_ocred_144dpi_75.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_12-25_ocred_144dpi_75.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente a Lei Municipal n° 1.816/2024, e da outras providencias.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_14-25_ocred_144dpi_75.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_14-25_ocred_144dpi_75.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o uso de bens à Associação Social evangélica Tabita - ASET e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_15-25_ocred_144dpi_75.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_15-25_ocred_144dpi_75.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a receber em doação sem ônus imóvel que menciona e dá outras providencias.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_16-25_ocred_144dpi_75.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_16-25_ocred_144dpi_75.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder o uso de bens à Associação de pequenos produtores da Comunidade Santa Ines e dá outras providencias.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_22-25_2.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_22-25_2.pdf</t>
   </si>
   <si>
     <t>"Regulamenta a concessão de diárias aos servidores públicos e a agentes políticos do município de Terra Nova do Norte e dá outras providências."</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_23-25_2.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_23-25_2.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal nº. 689/2003, e dá outras providências."</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_24-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_24-25.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Municipal n. 1.386 de 06 de junho de 2018, que Reestrutura o Regime Próprio de Previdência Social do Município de Terra Nova do Norte/MT e, dá outras providências."</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_25-25_1.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_25-25_1.pdf</t>
   </si>
   <si>
     <t>“Cria verba indenizatória para desempenho de atividade delegada, nos termos que especifica, a ser paga aos policiais militares, bombeiros militares que exercerem atividade municipal delegada pelo Estado de Mato Grosso por meio de termo de cooperação celebrando com o Município de Terra Nova do Norte do Norte/MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_26-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_26-25.pdf</t>
   </si>
   <si>
     <t>"Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado por meio da Lei nº. 1.213, de 12 de junho de 2915, e dá outras providências."</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_27-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_27-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza a desafetação e posterior alienação do imóvel que menciona, e dá outras providencias."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_28-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_28-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Terra Nova do Norte/MT a celebrar termo de cooperação com a Fundação de Apoio ao Ensino, Pesquisa e Extensão do Norte de Mato Grosso FAEPEN/MT, e dá outras providências”.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_29-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_29-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir credito adicional suplementar, e dá outras providências".</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_30-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_30-25.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal nº 1.672/2022, e dá outras providencias."</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_31-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_31-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir crédito adicional suplementar para remanejamento de emendas impositivas e dá outras providencias."</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_32-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_32-25.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal n°. 1.705/2022, e dá outras providências".</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_33-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_33-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal firmar termo de cooperação com EMPAER - Empresa Matogrossense de Pesquisa, Assistência e Extensão Rural, realizando a abertura de Credito Adicional Especial, e dá outras providencias."</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_34-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_34-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a abrir credito adicional especial para auxilio a construção da Delegacia Civil do Município de Terra Nova do Norte _x000D_
 mediante repasse a e dá outras providências".</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_36-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_36-25.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal n°. 1.689/2022, e dá outras providências”.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_37-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_37-25.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Municipal n°. 1.444/2019, e dá outras providências".</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_39-25_retificado.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_39-25_retificado.pdf</t>
   </si>
   <si>
     <t>"ALTERA PARCIALMENTE AS LEIS MUNICIPAIS 689/2003 E 1.331/2017, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_40-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_40-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar Termo de Cooperação com a Associação Comercial de Terra Nova do Norte — ACITER, visando a recuperação de créditos inscritos em Dívida Ativa, e dá outras providências".</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_41-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_41-25.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Remanejar, Transpor e Transferir, total ou parcialmente, as Dotações Orçamentárias Aprovadas na Lei Orçamentária - LOA 2025, e dá outras providências".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_42-2025.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_42-2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a firmar termo de cooperação com a entidade Casa da Amizade, Abre Crédito Adicional Especial, e dá outras providências".</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_43-25_ldo.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_43-25_ldo.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária para o exercício de 2026, e dá outras providências”.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_44-25_ppa.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_44-25_ppa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Plano Plurianual - PPA do Município de Terra Nova do Norte para o quadriênio de 2026-2029, e dá outras providências”.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_46-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_46-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza a Remanejar, Transpor e Transferir, total ou parcialmente, as dotações orçamentárias aprovadas na Lei Orçamentária - LOA 2026 e dá outras providências”.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/</t>
   </si>
   <si>
     <t>“Estima a receita e fixa a despesa do Município de Terra Nova do Norte, Estado de Mato Grosso _x000D_
 para o exercício financeiro de 2026, e dá outras providências”.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_48-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_48-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Município de Terra Nova do Norte a aderir ao Consórcio Interfederativo de _x000D_
 Compras Públicas do Estado de Mato Grosso, e dá outras providências”.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_49-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_49-25.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal abrir crédito adicional especial para Construção, Reforma e Ampliação de Locais de Pratica Esportiva, em atendimento a Emenda Impositiva de 2025 do Vereador Carlos Eduardo de O. Vicente, e dá outras providências”.</t>
   </si>
   <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_50.pdf</t>
+  </si>
+  <si>
+    <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR INSTRUMENTO E ALIENAR ÁREAS PÚBLICAS PARA CONSTRUÇÃO DE UNIDADES HABITACIONAIS VINCULADAS AOS PROGRAMAS DE HABITAÇÃO FEDERAL MINHA CASA MINHA VIDA E ESTADUAL SER FAMILIA HABITAÇÃO".</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_de_lei_51-25.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza o Poder Executivo Municipal a conceder o uso de bens móveis à Associação de Produtores Rurais da Comunidade da Nona Agrovila, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_52-25.pdf</t>
+  </si>
+  <si>
+    <t>"Autoriza a cessão de uso de espaço público à empresa SBA Brasil, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_53-25.pdf</t>
+  </si>
+  <si>
+    <t>"Disciplina sobre a cessão de servidor público efetivo, nos termos do artigo 115 do Estatuto do Servidor Público Municipal, e dá outras providências".</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_54_doacao_tereno_pruineli.pdf</t>
+  </si>
+  <si>
+    <t>"Dispõe sobre a aceitação de doação de área de 5,0600 ha (cinco hectares e seis ares), a ser desmembrada da Matrícula nº 4.521 do Cartório de Registro de Imóveis de Terra Nova do Norte, com finalidade de criação de loteamento no Município de Terra Nova do Norte e dá outras providências".</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n_55-2025_000012.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a regulamentação do transporte remunerado privado individual de passageiros por meio de plataformas digitais no Município de Terra Nova do Norte/MT e dá outras providências".</t>
+  </si>
+  <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_01-25_ocred.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_01-25_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Reajuste Geral Anual-RGA 2024 aos servidores públicos, do Municipio de Terra Nova do Norte, e da outras providencias.</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_complementar_02-25_ocred.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_complementar_02-25_ocred.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente os anexos I, IV e IV da Lei Complementar n° 123/2023 e os anexos I, IV e V da Lei Complementar nº 122/2023, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_complementar_03-25_ocred.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_complementar_03-25_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza a alterção salarial para o exercicio de 2025 aos servidores efetivos do Sistema Único de Saúde (Agente Comunitirio de Saúde e Agente de Combate às Endemias) do Municipio de Terra Nova do Norte, e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_complementar_04-25_ocred.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_complementar_04-25_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Reajuste do Piso Salarial relativo ao exercicio e 2025 aos Professores e Profissionais do Magistério, e da outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_05-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_05-25.pdf</t>
   </si>
   <si>
     <t>Altera parcialmente o anexo V da Lei Complementar nº 122/2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_complementar_06-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_complementar_06-25.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a alteração da remuneração dos servidores auxiliares de sala, e dá outras providências”.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_complementar_07-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_complementar_07-25.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente os Anexos I, II, IV e V da Lei Complementar nº122/2023-Plano de Cargos e Carreiras da Área Instrumental e a Lei Complementar nº121/2023- Plano de Cargos e Carreiras da Educação, e dá outras providências”.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_complementar_09-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_complementar_09-25.pdf</t>
   </si>
   <si>
     <t>"Altera parcialmente a Lei Complementar n°. 33/2014, e dá outras providências".</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11-25_ocred_144dpi_75.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11-25_ocred_144dpi_75.pdf</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_complementar_13-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_complementar_13-25.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente os Anexos II e V da Lei Complementar nº122/2023-Plano de Cargos e Carreiras Instrumental, e dá outras providências”.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_14-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_14-25.pdf</t>
   </si>
   <si>
     <t>“Altera parcialmente a Lei Complementar nº68/2018, que dispõe sobre a estrutura organizacional da Administração Direta do Município de Terra Nova do Norte, e dá outras providências”.</t>
   </si>
   <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_n_15-2025_000013.pdf</t>
+  </si>
+  <si>
+    <t>"Altera o Anexo.,  II da Lei Complementar n°. 33/2014, que trata sobre a Tabela para Cobrança de Taxa de Fiscalização de Licença para Localização e Funcionamento de Estabelecimentos Comerciais e Profissionais Autônomos, modifica artigos da mesma lei  dá outras providências".</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Thamara Reis</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_1-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_1-25.pdf</t>
   </si>
   <si>
     <t>Indica, ao Prefeito Municipal Senhor Pascoal Alberton, a necessidade de refazer a pavimentação asfáltica da rua Marcos Freira e Princesa Isabel na Comunidade Nossa Senhora de Fatima.</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_2-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_2-25.pdf</t>
   </si>
   <si>
     <t>Indica, ao Prefeito Municipal Senhor Pascoal Alberton, a necessidade de cascalhamento das ruas e limpeza do canteiro central da Comunidade Nonoai do Norte.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Nilson Paraguai</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_03-2025.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_03-2025.pdf</t>
   </si>
   <si>
     <t>"O vereador abaixo subscrito, fundamentada no que preceitua o Artigo 179 do Regimento Interno desta Casa de Leis, e após ouvir o soberano plenário, INDICA, ao Prefeito Municipal Senhor Pascoal Alberton, a necessidade de melhorias nas faixas elevadas com reparos e pinturas."</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_04-2025.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>"O vereador abaixo subscrito, fundamentada no que preceitua o Artigo 179 do  Regimento Interno desta Casa de Leis, e após ouvir o soberano plenário, INDICA, ao Prefeito Municipal Senhor Pascoal Alberton, a necessidade de refazer a sinalização das ruas com pintura dos nomes nos postes de energia".</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Reginaldo da Uru</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_05-2025.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_05-2025.pdf</t>
   </si>
   <si>
     <t>"O vereador abaixo subscrito, fundamentado no que preceitua o Artigo 179 do Regimento Interno desta Casa de Leis, e após ouvir o soberano plenário, INDICA, ao Prefeito Municipal Senhor Pascoal Alberton, a necessidade de proceder com a documentação para regularização do arruamento de acesso aos comércios (Oficina BR, Troncos Nelore, Transporte Gercadi) localizados na chácara 03 – no Setor Industrial".</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_do_legislativo_01-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_do_legislativo_01-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Verba Indenizatória pelo Exercício da atividade parlamentar e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_do_legislativo_02-25.pdf</t>
+    <t>http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_do_legislativo_02-25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal n.º1.740/2023 Plano de Cargos, Carreiras e Salário dos servidores da câmara municipal de terra nova do norte, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1002,68 +1083,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_09-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_11-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_12-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_14-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_15-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_16-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_22-25_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_23-25_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_24-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_25-25_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_26-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_27-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_28-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_29-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_30-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_31-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_32-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_33-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_34-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_36-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_37-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_39-25_retificado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_40-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_41-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_42-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_43-25_ldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_44-25_ppa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_46-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_48-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_49-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_01-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_complementar_02-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_complementar_03-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_complementar_04-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_05-25.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_complementar_06-25.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_complementar_07-25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_complementar_09-25.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_complementar_13-25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_14-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_1-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_2-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_do_legislativo_01-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_do_legislativo_02-25.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/1/projeto_de_lei_01-25.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_lei_02-25.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/3/projeto_de_lei_03-25.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_04-25.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/5/projeto_de_lei_05-25.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/6/projeto_de_lei_06-25.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/13/projeto_de_lei_07-25.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/17/projeto_de_lei_08-25.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_09-25.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_10-25.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/22/projeto_de_lei_11-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_lei_12-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_lei_14-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_lei_15-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_lei_16-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_22-25_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_23-25_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/163/projeto_de_lei_24-25.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/164/projeto_de_lei_25-25_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_de_lei_26-25.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/198/projeto_de_lei_27-25.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/211/projeto_de_lei_28-25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_29-25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_30-25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_31-25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_32-25.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_33-25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/212/projeto_de_lei_34-25.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/213/projeto_de_lei_36-25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/214/projeto_de_lei_37-25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_39-25_retificado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_40-25.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/218/projeto_de_lei_41-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/219/projeto_de_lei_42-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/220/projeto_de_lei_43-25_ldo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/221/projeto_de_lei_44-25_ppa.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/224/projeto_de_lei_46-25.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_48-25.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_49-25.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_50.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_de_lei_51-25.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_52-25.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_53-25.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_54_doacao_tereno_pruineli.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n_55-2025_000012.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/9/projeto_de_lei_complementar_01-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_complementar_02-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/11/projeto_de_lei_complementar_03-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/12/projeto_de_lei_complementar_04-25_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/16/projeto_de_lei_complementar_05-25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/165/projeto_de_lei_complementar_06-25.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/166/projeto_de_lei_complementar_07-25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/215/projeto_de_lei_complementar_09-25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_11-25_ocred_144dpi_75.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_complementar_13-25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_complementar_14-25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/234/projeto_de_lei_complementar_n_15-2025_000013.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_1-25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_2-25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/14/projeto_de_lei_do_legislativo_01-25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.terranovadonorte.mt.leg.br/media/sapl/public/materialegislativa/2025/15/projeto_de_lei_do_legislativo_02-25.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H59"/>
+  <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2091,514 +2172,696 @@
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
         <v>157</v>
       </c>
       <c r="D41" t="s">
         <v>10</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>158</v>
       </c>
       <c r="H41" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>38</v>
+        <v>160</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>8</v>
+        <v>161</v>
       </c>
       <c r="D42" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E42" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>162</v>
       </c>
       <c r="H42" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>42</v>
+        <v>164</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>15</v>
+        <v>165</v>
       </c>
       <c r="D43" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E43" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>168</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>18</v>
+        <v>169</v>
       </c>
       <c r="D44" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E44" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H44" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>172</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>21</v>
+        <v>173</v>
       </c>
       <c r="D45" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E45" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="H45" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>62</v>
+        <v>176</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>23</v>
+        <v>177</v>
       </c>
       <c r="D46" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E46" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="H46" t="s">
-        <v>171</v>
+        <v>179</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>172</v>
+        <v>180</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>181</v>
       </c>
       <c r="D47" t="s">
-        <v>160</v>
+        <v>10</v>
       </c>
       <c r="E47" t="s">
-        <v>161</v>
+        <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="H47" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>175</v>
+        <v>38</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="D48" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E48" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="H48" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>178</v>
+        <v>42</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="D49" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E49" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="H49" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>181</v>
+        <v>46</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>46</v>
+        <v>18</v>
       </c>
       <c r="D50" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E50" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>182</v>
+        <v>190</v>
       </c>
       <c r="H50" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>183</v>
+        <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D51" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E51" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="H51" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>186</v>
+        <v>62</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="D52" t="s">
-        <v>160</v>
+        <v>184</v>
       </c>
       <c r="E52" t="s">
-        <v>161</v>
+        <v>185</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H52" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>30</v>
+        <v>196</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="D53" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E53" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F53" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H53" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>34</v>
+        <v>199</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="D54" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E54" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F54" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="H54" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="D55" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E55" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="H55" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>21</v>
+        <v>46</v>
       </c>
       <c r="D56" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E56" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F56" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="H56" t="s">
-        <v>202</v>
+        <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D57" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="E57" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="F57" t="s">
-        <v>204</v>
+        <v>12</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H57" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>210</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>54</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58" t="s">
-        <v>207</v>
+        <v>184</v>
       </c>
       <c r="E58" t="s">
-        <v>208</v>
+        <v>185</v>
       </c>
       <c r="F58" t="s">
-        <v>209</v>
+        <v>12</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H58" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>213</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>58</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>184</v>
+      </c>
+      <c r="E59" t="s">
+        <v>185</v>
+      </c>
+      <c r="F59" t="s">
+        <v>12</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H59" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>30</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>8</v>
+      </c>
+      <c r="D60" t="s">
+        <v>216</v>
+      </c>
+      <c r="E60" t="s">
+        <v>217</v>
+      </c>
+      <c r="F60" t="s">
+        <v>218</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H60" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>15</v>
       </c>
-      <c r="D59" t="s">
-[...12 lines deleted...]
-        <v>213</v>
+      <c r="D61" t="s">
+        <v>216</v>
+      </c>
+      <c r="E61" t="s">
+        <v>217</v>
+      </c>
+      <c r="F61" t="s">
+        <v>218</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H61" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>223</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>18</v>
+      </c>
+      <c r="D62" t="s">
+        <v>216</v>
+      </c>
+      <c r="E62" t="s">
+        <v>217</v>
+      </c>
+      <c r="F62" t="s">
+        <v>224</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H62" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>227</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" t="s">
+        <v>216</v>
+      </c>
+      <c r="E63" t="s">
+        <v>217</v>
+      </c>
+      <c r="F63" t="s">
+        <v>224</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H63" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>230</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>23</v>
+      </c>
+      <c r="D64" t="s">
+        <v>216</v>
+      </c>
+      <c r="E64" t="s">
+        <v>217</v>
+      </c>
+      <c r="F64" t="s">
+        <v>231</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H64" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>54</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D65" t="s">
+        <v>234</v>
+      </c>
+      <c r="E65" t="s">
+        <v>235</v>
+      </c>
+      <c r="F65" t="s">
+        <v>236</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H65" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>58</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>15</v>
+      </c>
+      <c r="D66" t="s">
+        <v>234</v>
+      </c>
+      <c r="E66" t="s">
+        <v>235</v>
+      </c>
+      <c r="F66" t="s">
+        <v>236</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="H66" t="s">
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2617,50 +2880,57 @@
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>